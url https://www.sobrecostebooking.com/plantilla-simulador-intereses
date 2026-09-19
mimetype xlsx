--- v0 (2026-05-06)
+++ v1 (2026-09-19)
@@ -9535,59 +9535,50 @@
     <row r="2994" spans="1:2">
       <c r="A2994" s="1"/>
     </row>
     <row r="2995" spans="1:2">
       <c r="A2995" s="1"/>
     </row>
     <row r="2996" spans="1:2">
       <c r="A2996" s="1"/>
     </row>
     <row r="2997" spans="1:2">
       <c r="A2997" s="1"/>
     </row>
     <row r="2998" spans="1:2">
       <c r="A2998" s="1"/>
     </row>
     <row r="2999" spans="1:2">
       <c r="A2999" s="1"/>
     </row>
     <row r="3000" spans="1:2">
       <c r="A3000" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Datos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>